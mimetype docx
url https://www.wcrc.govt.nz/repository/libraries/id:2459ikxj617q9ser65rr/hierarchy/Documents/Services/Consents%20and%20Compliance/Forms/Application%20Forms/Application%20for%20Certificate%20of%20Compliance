--- v0 (2026-08-26)
+++ v1 (2026-09-16)
@@ -387,73 +387,71 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3792EF02" w14:textId="50B29BF8" w:rsidR="003F607A" w:rsidRPr="00CB4114" w:rsidRDefault="005E7709">
                             <w:r w:rsidRPr="00CB4114">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Section </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00D1637B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>XX</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CB4114">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidR="00D1637B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>XXXX</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="008E39EE" w:rsidRPr="00CB4114">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> permitted by </w:t>
                             </w:r>
                             <w:r w:rsidR="008E39EE" w:rsidRPr="00CB4114">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Rule </w:t>
                             </w:r>
                             <w:r w:rsidR="00D1637B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>XX</w:t>
                             </w:r>
@@ -470,73 +468,71 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7A803448" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:30pt;margin-top:20.55pt;width:408.75pt;height:42.75pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7vRZpDAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkq0x6hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2l2wR6G6UEgReqQPCSvb4bOsKNCr8GWPJ/NOVNWQq3tvuRfPu9e&#10;XHHmg7C1MGBVyU/K85vN82fXvSvUAlowtUJGINYXvSt5G4IrsszLVnXCz8ApS8YGsBOBVNxnNYqe&#10;0DuTLebzl1kPWDsEqbyn17vRyDcJv2mUDB+bxqvATMkpt5BuTHcV72xzLYo9CtdqOaUh/iGLTmhL&#10;Qc9QdyIIdkD9G1SnJYKHJswkdBk0jZYq1UDV5PNfqnlohVOpFiLHuzNN/v/Byg/HB/cJWRhew0AN&#10;TEV4dw/yq2cWtq2we3WLCH2rRE2B80hZ1jtfTF8j1b7wEaTq30NNTRaHAAloaLCLrFCdjNCpAacz&#10;6WoITNLjKl/n+WLFmSTbarlYkxxDiOLxt0Mf3iroWBRKjtTUhC6O9z6Mro8uMZgHo+udNiYpuK+2&#10;BtlR0ADs0pnQf3IzlvUlX68o9t8h5un8CaLTgSbZ6K7kV2cnUUTa3tg6zVkQ2owyVWfsxGOkbiQx&#10;DNVAjpHPCuoTMYowTixtGAkt4HfOeprWkvtvB4GKM/POUlfW+XIZxzspy9WrBSl4aakuLcJKgip5&#10;4GwUtyGtRCzdwi11r9GJ2KdMplxpClNrpo2JY36pJ6+nvd78AAAA//8DAFBLAwQUAAYACAAAACEA&#10;WjacAt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1UooTQpwKIYHo&#10;DQqCqxtvkwj/BNtNw9uznOA4mtHMN/V6toZNGOLgnYR8kQFD13o9uE7C2+vDZQksJuW0Mt6hhG+M&#10;sG5OT2pVaX90LzhtU8eoxMVKSehTGivOY9ujVXHhR3Tk7X2wKpEMHddBHancGr7MMsGtGhwt9GrE&#10;+x7bz+3BSihXT9NH3Fw9v7dib27SRTE9fgUpz8/mu1tgCef0F4ZffEKHhph2/uB0ZEaCyOhKkrDK&#10;c2Dkl0VxDWxHwaUQwJua/3/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7vRZpDAIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBaNpwC&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3792EF02" w14:textId="50B29BF8" w:rsidR="003F607A" w:rsidRPr="00CB4114" w:rsidRDefault="005E7709">
                       <w:r w:rsidRPr="00CB4114">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Section </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00D1637B">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>XX</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CB4114">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidR="00D1637B">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>XXXX</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="008E39EE" w:rsidRPr="00CB4114">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> permitted by </w:t>
                       </w:r>
                       <w:r w:rsidR="008E39EE" w:rsidRPr="00CB4114">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Rule </w:t>
                       </w:r>
                       <w:r w:rsidR="00D1637B">
                         <w:rPr>
                           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>XX</w:t>
                       </w:r>
@@ -846,61 +842,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB4114">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
               <w:t>Map</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB4114">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:spacing w:val="-13"/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB4114">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">reference </w:t>
+              <w:t>reference NZTM</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
           <w:p w14:paraId="69434C1B" w14:textId="508EAE97" w:rsidR="00831597" w:rsidRPr="00CB4114" w:rsidRDefault="00831597" w:rsidP="00BC05F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC2078" w:rsidRPr="00CB4114" w14:paraId="5651854C" w14:textId="77777777" w:rsidTr="00AC2078">
         <w:trPr>
           <w:trHeight w:val="350"/>
@@ -1063,80 +1050,78 @@
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the site are:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16808" w:type="dxa"/>
         <w:tblInd w:w="612" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8404"/>
         <w:gridCol w:w="8404"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E072EF" w14:paraId="67E4A5B2" w14:textId="77777777" w:rsidTr="00E072EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E37091D" w14:textId="77777777" w:rsidR="00E072EF" w:rsidRPr="00CB4114" w:rsidRDefault="00E072EF" w:rsidP="00BC05F0">
+          <w:p w14:paraId="0E37091D" w14:textId="3B21BE0B" w:rsidR="00E072EF" w:rsidRPr="00CB4114" w:rsidRDefault="00E072EF" w:rsidP="00BC05F0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB4114">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">[Describe the site’s natural and physical characteristics </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB4114">
+            <w:r w:rsidR="00C45DE2" w:rsidRPr="00CB4114">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>ie</w:t>
+              <w:t>i.e.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB4114">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> slope; and any adjacent uses that may be relevant to the consideration of the application.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B761A15" w14:textId="77777777" w:rsidR="00E072EF" w:rsidRDefault="00E072EF" w:rsidP="00BC05F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="048A133B" w14:textId="77777777" w:rsidR="00E072EF" w:rsidRDefault="00E072EF" w:rsidP="00BC05F0">
             <w:pPr>
@@ -1798,157 +1783,142 @@
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358CD980" w14:textId="1EE2156E" w:rsidR="00604215" w:rsidRDefault="00604215" w:rsidP="00BC05F0">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0005760F" w14:textId="77777777" w:rsidR="00DD0553" w:rsidRDefault="00DD0553" w:rsidP="00BC05F0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44252BBB" w14:textId="047C9820" w:rsidR="003B6455" w:rsidRDefault="003B6455" w:rsidP="00BC05F0">
+    <w:p w14:paraId="44252BBB" w14:textId="286243F3" w:rsidR="003B6455" w:rsidRDefault="003B6455" w:rsidP="00BC05F0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376F97">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rule </w:t>
       </w:r>
       <w:r w:rsidR="00D82B78">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">XX </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D82B78">
+      <w:r w:rsidR="00C45DE2">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Asessment</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Assessment</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="715748E0" w14:textId="55C65685" w:rsidR="00D82B78" w:rsidRDefault="00D82B78" w:rsidP="00BC05F0">
+    <w:p w14:paraId="2D203DDA" w14:textId="1ED28BD4" w:rsidR="00D82B78" w:rsidRDefault="00D82B78" w:rsidP="00DF631F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Rule wording</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D203DDA" w14:textId="77777777" w:rsidR="00D82B78" w:rsidRDefault="00D82B78" w:rsidP="00BC05F0">
-[...10 lines deleted...]
-    <w:p w14:paraId="60623D43" w14:textId="260DDC9B" w:rsidR="00D82B78" w:rsidRDefault="00D82B78" w:rsidP="00BC05F0">
+    <w:p w14:paraId="60623D43" w14:textId="38C2FAEA" w:rsidR="00D82B78" w:rsidRDefault="00D82B78" w:rsidP="00BC05F0">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessment against </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Assessment against condi</w:t>
+      </w:r>
+      <w:r w:rsidR="00394488">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>condiotn</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> of rule</w:t>
+        <w:t>of rule</w:t>
       </w:r>
       <w:r w:rsidR="00621314">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD15D0" w14:paraId="64BAA2AA" w14:textId="77777777" w:rsidTr="00AD15D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
@@ -2333,149 +2303,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidR="00C31F95" w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA161D5" w14:textId="3FEEE0B3" w:rsidR="00C31F95" w:rsidRPr="00CB4114" w:rsidRDefault="00000000" w:rsidP="00BC05F0">
+    <w:p w14:paraId="7CA161D5" w14:textId="3FEEE0B3" w:rsidR="00C31F95" w:rsidRPr="00CB4114" w:rsidRDefault="004230F6" w:rsidP="00BC05F0">
       <w:pPr>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1286014668"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C31F95" w:rsidRPr="00CB4114">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:iCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C31F95" w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56332D48" w14:textId="77777777" w:rsidR="00C31F95" w:rsidRPr="00CB4114" w:rsidRDefault="00C31F95" w:rsidP="00BC05F0">
       <w:pPr>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288F270F" w14:textId="53F1F253" w:rsidR="004532BE" w:rsidRPr="00CB4114" w:rsidRDefault="00000000" w:rsidP="00BC05F0">
+    <w:p w14:paraId="288F270F" w14:textId="53F1F253" w:rsidR="004532BE" w:rsidRPr="00CB4114" w:rsidRDefault="004230F6" w:rsidP="00BC05F0">
       <w:pPr>
         <w:spacing w:after="23"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="7807690"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C31F95" w:rsidRPr="00CB4114">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:iCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C31F95" w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00C31F95" w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
@@ -3167,107 +3139,87 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">be requested or the </w:t>
       </w:r>
       <w:r w:rsidR="00FB3F92" w:rsidRPr="00ED3540">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r w:rsidR="00927613" w:rsidRPr="00ED3540">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>refused.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF34761" w14:textId="283C68F0" w:rsidR="004532BE" w:rsidRPr="00ED3540" w:rsidRDefault="004532BE" w:rsidP="00BC05F0">
+    <w:p w14:paraId="0FF34761" w14:textId="6823E88C" w:rsidR="004532BE" w:rsidRPr="00ED3540" w:rsidRDefault="004532BE" w:rsidP="00BC05F0">
       <w:pPr>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3540">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">You must pay the charge payable to the </w:t>
       </w:r>
       <w:r w:rsidR="00406FCF" w:rsidRPr="00ED3540">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>West Coast Regional Council</w:t>
       </w:r>
       <w:r w:rsidR="00AD0E77" w:rsidRPr="00ED3540">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66383B81" w14:textId="08F4FF11" w:rsidR="00707C9C" w:rsidRDefault="004A78A4" w:rsidP="00BC05F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3540">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All communications including any invoices and final decision documents will be via email, unless you request a paper copy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35029D75" w14:textId="405F65A6" w:rsidR="00103E5D" w:rsidRDefault="00103E5D">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -3363,51 +3315,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For simpler consents that are processed quickly, the initial fee is likely to cover your full costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BED2B5" w14:textId="77777777" w:rsidR="0017032D" w:rsidRDefault="0017032D" w:rsidP="00E0172E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1277" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56EAF840" w14:textId="02917A64" w:rsidR="00103E5D" w:rsidRPr="001D2892" w:rsidRDefault="0017032D" w:rsidP="00103E5D">
+    <w:p w14:paraId="56EAF840" w14:textId="40131062" w:rsidR="00103E5D" w:rsidRPr="001D2892" w:rsidRDefault="0017032D" w:rsidP="00103E5D">
       <w:pPr>
         <w:ind w:left="567" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00103E5D" w:rsidRPr="001D2892">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -4942,61 +4894,61 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00103E5D" w:rsidRPr="00ED3540" w:rsidSect="008F3C77">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="284" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7121063F" w14:textId="77777777" w:rsidR="0001320B" w:rsidRPr="00CB4114" w:rsidRDefault="0001320B" w:rsidP="007C45C3">
+    <w:p w14:paraId="5D88B35F" w14:textId="77777777" w:rsidR="004230F6" w:rsidRPr="00CB4114" w:rsidRDefault="004230F6" w:rsidP="007C45C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="745932AF" w14:textId="77777777" w:rsidR="0001320B" w:rsidRPr="00CB4114" w:rsidRDefault="0001320B" w:rsidP="007C45C3">
+    <w:p w14:paraId="67A19E76" w14:textId="77777777" w:rsidR="004230F6" w:rsidRPr="00CB4114" w:rsidRDefault="004230F6" w:rsidP="007C45C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5006,134 +4958,143 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Mäori">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF06D46" w14:textId="77777777" w:rsidR="0001320B" w:rsidRPr="00CB4114" w:rsidRDefault="0001320B" w:rsidP="007C45C3">
+    <w:p w14:paraId="193DACC1" w14:textId="77777777" w:rsidR="004230F6" w:rsidRPr="00CB4114" w:rsidRDefault="004230F6" w:rsidP="007C45C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247456DC" w14:textId="77777777" w:rsidR="0001320B" w:rsidRPr="00CB4114" w:rsidRDefault="0001320B" w:rsidP="007C45C3">
+    <w:p w14:paraId="5823F4E9" w14:textId="77777777" w:rsidR="004230F6" w:rsidRPr="00CB4114" w:rsidRDefault="004230F6" w:rsidP="007C45C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6F010D3A" w14:textId="77777777" w:rsidR="0030606D" w:rsidRPr="00CB4114" w:rsidRDefault="0030606D" w:rsidP="0030606D">
+    <w:p w14:paraId="6F010D3A" w14:textId="04E1CF3C" w:rsidR="0030606D" w:rsidRPr="00CB4114" w:rsidRDefault="0030606D" w:rsidP="0030606D">
       <w:pPr>
         <w:spacing w:after="97"/>
         <w:ind w:left="600" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -5144,71 +5105,69 @@
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For a </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>company</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or other incorporated entities you must provide the full company or legal entity name, registration number and/or </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CB4114">
+        <w:t xml:space="preserve"> or other incorporated </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45DE2" w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>NZBN</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>entities,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> number. </w:t>
+        <w:t xml:space="preserve"> you must provide the full company or legal entity name, registration number and/or NZBN number. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47948040" w14:textId="27DB7B25" w:rsidR="0030606D" w:rsidRPr="00CB4114" w:rsidRDefault="0030606D" w:rsidP="00DB4EBE">
       <w:pPr>
         <w:spacing w:after="97"/>
         <w:ind w:left="600" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For a </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4114">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
@@ -5776,51 +5735,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="4D14ED3C" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:633.7pt;height:249.75pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD/Y7+fgIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpZaUVKapATJMQ&#10;IGDi2XXsNpLj885u0+7X7+ykKQO0h2kvju27++7uy3e+uNw1hm0V+hpsyYuTnDNlJVS1XZX8x/PN&#10;l3POfBC2EgasKvleeX45//zponUzNYI1mEohIxDrZ60r+ToEN8syL9eqEf4EnLJk1ICNCHTEVVah&#10;aAm9Mdkoz79mLWDlEKTynm6vOyOfJ3ytlQz3WnsVmCk51RbSimldxjWbX4jZCoVb17IvQ/xDFY2o&#10;LSUdoK5FEGyD9TuoppYIHnQ4kdBkoHUtVeqBuinyN908rYVTqRcix7uBJv//YOXd9sk9INHQOj/z&#10;tI1d7DQ28Uv1sV0iaz+QpXaBSbo8z8eT6ZQ4lWQ7LSbF+egs0pkdwx368E1Bw+Km5Eh/I5Ektrc+&#10;dK4Hl5jNg6mrm9qYdMDV8sog2wr6c8XkdDoZ9+h/uBkbnS3EsA4x3mTHZtIu7I2KfsY+Ks3qisof&#10;pUqSztSQR0ipbCg601pUqk9/ludJKtTbEJE6TYARWVP+AbsHiBp+j91V2fvHUJVkOgTnfyusCx4i&#10;UmawYQhuagv4EYChrvrMnf+BpI6ayNISqv0DMoRuSLyTNzX9t1vhw4NAmgr61zTp4Z4WbaAtOfQ7&#10;ztaAvz66j/4kVrJy1tKUldz/3AhUnJnvlmQ8LcbjOJbpMD6bjOiAry3L1xa7aa4gyoHeFCfTNvoH&#10;c9hqhOaFHoRFzEomYSXlLrkMeDhchW766UmRarFIbjSKToRb++RkBI+sRl0+714Eul68gXR/B4eJ&#10;FLM3Gu58Y6SFxSaArpPAj7z2fNMYJ+H0T058J16fk9fxYZz/BgAA//8DAFBLAwQUAAYACAAAACEA&#10;h4xHg94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YcDGylVQqtVtCTMCL&#10;HqgcOG67Q9vQnWm6C5R/7+JFL5O8vJf3vsmWo+3EGQfXMil4nkYgkCo2LdUKdt/rp1cQzmsyumNC&#10;BVd0sMzv7zKdGr7QFs+Fr0UoIZdqBY33fSqlqxq02k25RwregQerfZBDLc2gL6HcdnIWRXNpdUth&#10;odE9vjdYHYuTVeDK5PFj9xkft2y/9kmx4sMG90pNHsbVGwiPo/8Lww0/oEMemEo+kXGiUxAe8b/3&#10;5s3mSQyiVBAvFi8g80z+x89/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIP9jv5+AgAA&#10;YAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIeMR4Pe&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#173974" stroked="f" strokeweight="2pt">
+            <v:rect w14:anchorId="51BC0D94" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:633.7pt;height:249.75pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD/Y7+fgIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpZaUVKapATJMQ&#10;IGDi2XXsNpLj885u0+7X7+ykKQO0h2kvju27++7uy3e+uNw1hm0V+hpsyYuTnDNlJVS1XZX8x/PN&#10;l3POfBC2EgasKvleeX45//zponUzNYI1mEohIxDrZ60r+ToEN8syL9eqEf4EnLJk1ICNCHTEVVah&#10;aAm9Mdkoz79mLWDlEKTynm6vOyOfJ3ytlQz3WnsVmCk51RbSimldxjWbX4jZCoVb17IvQ/xDFY2o&#10;LSUdoK5FEGyD9TuoppYIHnQ4kdBkoHUtVeqBuinyN908rYVTqRcix7uBJv//YOXd9sk9INHQOj/z&#10;tI1d7DQ28Uv1sV0iaz+QpXaBSbo8z8eT6ZQ4lWQ7LSbF+egs0pkdwx368E1Bw+Km5Eh/I5Ektrc+&#10;dK4Hl5jNg6mrm9qYdMDV8sog2wr6c8XkdDoZ9+h/uBkbnS3EsA4x3mTHZtIu7I2KfsY+Ks3qisof&#10;pUqSztSQR0ipbCg601pUqk9/ludJKtTbEJE6TYARWVP+AbsHiBp+j91V2fvHUJVkOgTnfyusCx4i&#10;UmawYQhuagv4EYChrvrMnf+BpI6ayNISqv0DMoRuSLyTNzX9t1vhw4NAmgr61zTp4Z4WbaAtOfQ7&#10;ztaAvz66j/4kVrJy1tKUldz/3AhUnJnvlmQ8LcbjOJbpMD6bjOiAry3L1xa7aa4gyoHeFCfTNvoH&#10;c9hqhOaFHoRFzEomYSXlLrkMeDhchW766UmRarFIbjSKToRb++RkBI+sRl0+714Eul68gXR/B4eJ&#10;FLM3Gu58Y6SFxSaArpPAj7z2fNMYJ+H0T058J16fk9fxYZz/BgAA//8DAFBLAwQUAAYACAAAACEA&#10;h4xHg94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YcDGylVQqtVtCTMCL&#10;HqgcOG67Q9vQnWm6C5R/7+JFL5O8vJf3vsmWo+3EGQfXMil4nkYgkCo2LdUKdt/rp1cQzmsyumNC&#10;BVd0sMzv7zKdGr7QFs+Fr0UoIZdqBY33fSqlqxq02k25RwregQerfZBDLc2gL6HcdnIWRXNpdUth&#10;odE9vjdYHYuTVeDK5PFj9xkft2y/9kmx4sMG90pNHsbVGwiPo/8Lww0/oEMemEo+kXGiUxAe8b/3&#10;5s3mSQyiVBAvFi8g80z+x89/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIP9jv5+AgAA&#10;YAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIeMR4Pe&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#173974" stroked="f" strokeweight="2pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F7E686" wp14:editId="08539D7E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5295900</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-307975</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="944880" cy="1176655"/>
           <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="1210169277" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -6076,51 +6035,73 @@
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">An initial deposit fee is required to lodge the application. </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5FC58C6B" w14:textId="77777777" w:rsidR="00A2088A" w:rsidRPr="00064770" w:rsidRDefault="00A2088A" w:rsidP="00A2088A">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               <w:iCs/>
               <w:color w:val="EEECE1" w:themeColor="background2"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00064770">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               <w:iCs/>
               <w:color w:val="EEECE1" w:themeColor="background2"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Once completed, email the application and supporting documentation to cc_admin@wcrc.govt.nz or by post to West Coast Regional Council, PO Box 66, Greymouth, 7840. </w:t>
+            <w:t xml:space="preserve">Once completed, email the application and supporting documentation to </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00353539">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:color w:val="EEECE1" w:themeColor="background2"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>cc_admin@wcrc.govt.nz</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00064770">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:iCs/>
+              <w:color w:val="EEECE1" w:themeColor="background2"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> or by post to West Coast Regional Council, PO Box 66, Greymouth, 7840. </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="38A8D723" w14:textId="77777777" w:rsidR="00A2088A" w:rsidRPr="00064770" w:rsidRDefault="00A2088A" w:rsidP="00A2088A">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               <w:iCs/>
               <w:color w:val="EEECE1" w:themeColor="background2"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00064770">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               <w:iCs/>
               <w:color w:val="EEECE1" w:themeColor="background2"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">If you need assistance feel free to contact on </w:t>
           </w:r>
           <w:r w:rsidRPr="00064770">
@@ -11074,53 +11055,51 @@
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2118980428">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="629020939">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="871459784">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2086684062">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1260482785">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1199003504">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004532BE"/>
@@ -11184,76 +11163,80 @@
     <w:rsid w:val="00250075"/>
     <w:rsid w:val="00254599"/>
     <w:rsid w:val="002577F1"/>
     <w:rsid w:val="00257EC5"/>
     <w:rsid w:val="0026051A"/>
     <w:rsid w:val="0027425D"/>
     <w:rsid w:val="00274847"/>
     <w:rsid w:val="00280ECA"/>
     <w:rsid w:val="00282DF7"/>
     <w:rsid w:val="002843B8"/>
     <w:rsid w:val="00292477"/>
     <w:rsid w:val="0029317A"/>
     <w:rsid w:val="00295CC5"/>
     <w:rsid w:val="002B4349"/>
     <w:rsid w:val="002B52A8"/>
     <w:rsid w:val="002B6738"/>
     <w:rsid w:val="002C0381"/>
     <w:rsid w:val="002E1502"/>
     <w:rsid w:val="002F7045"/>
     <w:rsid w:val="0030606D"/>
     <w:rsid w:val="00310A24"/>
     <w:rsid w:val="00311C82"/>
     <w:rsid w:val="003142CD"/>
     <w:rsid w:val="003160CB"/>
     <w:rsid w:val="00320C9A"/>
+    <w:rsid w:val="00332EC3"/>
     <w:rsid w:val="00334AD1"/>
     <w:rsid w:val="00335E79"/>
     <w:rsid w:val="00344838"/>
     <w:rsid w:val="00352F1E"/>
+    <w:rsid w:val="00353539"/>
     <w:rsid w:val="00360B98"/>
     <w:rsid w:val="00364F21"/>
     <w:rsid w:val="003731B6"/>
     <w:rsid w:val="00376F97"/>
     <w:rsid w:val="00380A66"/>
     <w:rsid w:val="00383988"/>
     <w:rsid w:val="00393A82"/>
+    <w:rsid w:val="00394488"/>
     <w:rsid w:val="003A102D"/>
     <w:rsid w:val="003A5224"/>
     <w:rsid w:val="003A5B7E"/>
     <w:rsid w:val="003B304C"/>
     <w:rsid w:val="003B37CC"/>
     <w:rsid w:val="003B47A8"/>
     <w:rsid w:val="003B6455"/>
     <w:rsid w:val="003D0345"/>
     <w:rsid w:val="003D385C"/>
     <w:rsid w:val="003D3BB5"/>
     <w:rsid w:val="003F3B2E"/>
     <w:rsid w:val="003F607A"/>
     <w:rsid w:val="00400516"/>
     <w:rsid w:val="00406837"/>
     <w:rsid w:val="00406FCF"/>
+    <w:rsid w:val="004230F6"/>
     <w:rsid w:val="00424783"/>
     <w:rsid w:val="00424DFC"/>
     <w:rsid w:val="004253B1"/>
     <w:rsid w:val="004271AB"/>
     <w:rsid w:val="00447EDD"/>
     <w:rsid w:val="00450DE7"/>
     <w:rsid w:val="004532BE"/>
     <w:rsid w:val="00455A3D"/>
     <w:rsid w:val="00490DD1"/>
     <w:rsid w:val="00494CB0"/>
     <w:rsid w:val="004A35F1"/>
     <w:rsid w:val="004A4481"/>
     <w:rsid w:val="004A64BB"/>
     <w:rsid w:val="004A78A4"/>
     <w:rsid w:val="004B3933"/>
     <w:rsid w:val="004B5ABF"/>
     <w:rsid w:val="004E2701"/>
     <w:rsid w:val="004F0DA8"/>
     <w:rsid w:val="004F6B44"/>
     <w:rsid w:val="00501791"/>
     <w:rsid w:val="0050331E"/>
     <w:rsid w:val="0051416D"/>
     <w:rsid w:val="00517B42"/>
     <w:rsid w:val="00536C43"/>
     <w:rsid w:val="005411EB"/>
@@ -11277,50 +11260,51 @@
     <w:rsid w:val="0061722F"/>
     <w:rsid w:val="00621314"/>
     <w:rsid w:val="00627ADA"/>
     <w:rsid w:val="00630F0F"/>
     <w:rsid w:val="0064081E"/>
     <w:rsid w:val="00644AD3"/>
     <w:rsid w:val="00647DE9"/>
     <w:rsid w:val="0067096B"/>
     <w:rsid w:val="00672221"/>
     <w:rsid w:val="00673940"/>
     <w:rsid w:val="0067594F"/>
     <w:rsid w:val="00685C83"/>
     <w:rsid w:val="00693401"/>
     <w:rsid w:val="00695F0C"/>
     <w:rsid w:val="006963FD"/>
     <w:rsid w:val="006A0229"/>
     <w:rsid w:val="006C1168"/>
     <w:rsid w:val="006E7974"/>
     <w:rsid w:val="0070581F"/>
     <w:rsid w:val="00707C9C"/>
     <w:rsid w:val="00723672"/>
     <w:rsid w:val="00732AF3"/>
     <w:rsid w:val="00734B47"/>
     <w:rsid w:val="007374D2"/>
     <w:rsid w:val="00742278"/>
+    <w:rsid w:val="00743C88"/>
     <w:rsid w:val="00752A13"/>
     <w:rsid w:val="00757D01"/>
     <w:rsid w:val="007624F7"/>
     <w:rsid w:val="00764073"/>
     <w:rsid w:val="00764875"/>
     <w:rsid w:val="00771096"/>
     <w:rsid w:val="00786BB4"/>
     <w:rsid w:val="00787007"/>
     <w:rsid w:val="00787728"/>
     <w:rsid w:val="00795166"/>
     <w:rsid w:val="007A0F50"/>
     <w:rsid w:val="007C44FF"/>
     <w:rsid w:val="007C45C3"/>
     <w:rsid w:val="007E3BD0"/>
     <w:rsid w:val="007E69F9"/>
     <w:rsid w:val="007F7399"/>
     <w:rsid w:val="00803EAF"/>
     <w:rsid w:val="00807191"/>
     <w:rsid w:val="00807F47"/>
     <w:rsid w:val="008125E4"/>
     <w:rsid w:val="0081406C"/>
     <w:rsid w:val="00814327"/>
     <w:rsid w:val="00816939"/>
     <w:rsid w:val="00816DFA"/>
     <w:rsid w:val="00820310"/>
@@ -11399,163 +11383,168 @@
     <w:rsid w:val="00AF7621"/>
     <w:rsid w:val="00B052F7"/>
     <w:rsid w:val="00B1127B"/>
     <w:rsid w:val="00B300F3"/>
     <w:rsid w:val="00B43201"/>
     <w:rsid w:val="00B477BC"/>
     <w:rsid w:val="00B71D4A"/>
     <w:rsid w:val="00B812AB"/>
     <w:rsid w:val="00B832A3"/>
     <w:rsid w:val="00B84D34"/>
     <w:rsid w:val="00B8669F"/>
     <w:rsid w:val="00BB4E4B"/>
     <w:rsid w:val="00BB7841"/>
     <w:rsid w:val="00BC05F0"/>
     <w:rsid w:val="00BC529E"/>
     <w:rsid w:val="00BE2636"/>
     <w:rsid w:val="00BE7E11"/>
     <w:rsid w:val="00BF499D"/>
     <w:rsid w:val="00BF5A71"/>
     <w:rsid w:val="00BF7C30"/>
     <w:rsid w:val="00C11C03"/>
     <w:rsid w:val="00C2361B"/>
     <w:rsid w:val="00C31F95"/>
     <w:rsid w:val="00C4186B"/>
     <w:rsid w:val="00C44642"/>
+    <w:rsid w:val="00C45DE2"/>
     <w:rsid w:val="00C555FD"/>
     <w:rsid w:val="00C6104F"/>
     <w:rsid w:val="00C7699D"/>
     <w:rsid w:val="00C87EE0"/>
     <w:rsid w:val="00C9112D"/>
     <w:rsid w:val="00C93819"/>
+    <w:rsid w:val="00CA2D31"/>
     <w:rsid w:val="00CA7B77"/>
     <w:rsid w:val="00CB4114"/>
     <w:rsid w:val="00CC1F3D"/>
     <w:rsid w:val="00CC7BC9"/>
     <w:rsid w:val="00CD24D9"/>
     <w:rsid w:val="00CE0F3D"/>
     <w:rsid w:val="00CF2CFE"/>
     <w:rsid w:val="00D0732F"/>
     <w:rsid w:val="00D1637B"/>
     <w:rsid w:val="00D20854"/>
     <w:rsid w:val="00D31137"/>
     <w:rsid w:val="00D31274"/>
     <w:rsid w:val="00D51393"/>
     <w:rsid w:val="00D655A6"/>
     <w:rsid w:val="00D65D98"/>
     <w:rsid w:val="00D71423"/>
     <w:rsid w:val="00D71EF9"/>
     <w:rsid w:val="00D823BF"/>
     <w:rsid w:val="00D82B78"/>
     <w:rsid w:val="00D863FC"/>
     <w:rsid w:val="00D86527"/>
     <w:rsid w:val="00D90A2D"/>
     <w:rsid w:val="00DA0252"/>
     <w:rsid w:val="00DA2E73"/>
     <w:rsid w:val="00DA5B71"/>
     <w:rsid w:val="00DB26B0"/>
     <w:rsid w:val="00DB4EBE"/>
     <w:rsid w:val="00DB63E5"/>
     <w:rsid w:val="00DC22FD"/>
     <w:rsid w:val="00DD0553"/>
     <w:rsid w:val="00DE1F1C"/>
     <w:rsid w:val="00DE77AD"/>
     <w:rsid w:val="00DF34D3"/>
+    <w:rsid w:val="00DF631F"/>
     <w:rsid w:val="00DF7315"/>
     <w:rsid w:val="00E005E5"/>
     <w:rsid w:val="00E06E02"/>
     <w:rsid w:val="00E07086"/>
     <w:rsid w:val="00E072EF"/>
     <w:rsid w:val="00E15BDF"/>
     <w:rsid w:val="00E31680"/>
     <w:rsid w:val="00E4427E"/>
     <w:rsid w:val="00E53B2A"/>
     <w:rsid w:val="00E66D57"/>
     <w:rsid w:val="00E6749A"/>
     <w:rsid w:val="00E67779"/>
     <w:rsid w:val="00E704C4"/>
     <w:rsid w:val="00E71605"/>
     <w:rsid w:val="00E71A94"/>
     <w:rsid w:val="00E762F2"/>
     <w:rsid w:val="00E81C55"/>
     <w:rsid w:val="00E855E8"/>
     <w:rsid w:val="00E95784"/>
     <w:rsid w:val="00EB4B9C"/>
     <w:rsid w:val="00EC0D14"/>
     <w:rsid w:val="00EC5D4B"/>
     <w:rsid w:val="00ED3540"/>
     <w:rsid w:val="00ED6C97"/>
     <w:rsid w:val="00EF0C13"/>
     <w:rsid w:val="00EF2E54"/>
     <w:rsid w:val="00EF44D7"/>
     <w:rsid w:val="00EF562A"/>
     <w:rsid w:val="00F103FD"/>
+    <w:rsid w:val="00F10944"/>
     <w:rsid w:val="00F11F76"/>
     <w:rsid w:val="00F15230"/>
     <w:rsid w:val="00F20D70"/>
     <w:rsid w:val="00F37209"/>
     <w:rsid w:val="00F52CA5"/>
     <w:rsid w:val="00F736B3"/>
     <w:rsid w:val="00F85D17"/>
     <w:rsid w:val="00F9301E"/>
     <w:rsid w:val="00FA5DDF"/>
     <w:rsid w:val="00FB0054"/>
     <w:rsid w:val="00FB1B4C"/>
     <w:rsid w:val="00FB3F92"/>
     <w:rsid w:val="00FB4F7A"/>
     <w:rsid w:val="00FB681D"/>
     <w:rsid w:val="00FC57F8"/>
     <w:rsid w:val="00FD7350"/>
     <w:rsid w:val="00FE0117"/>
     <w:rsid w:val="00FF7010"/>
     <w:rsid w:val="00FF7DC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NZ"/>
+  <w:themeFontLang w:val="en-NZ" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="433A29CB"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{374DF345-E05B-4316-A5FF-0622C897421E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12686,51 +12675,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="821115154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrc.govt.nz/repository/libraries/id:2459ikxj617q9ser65rr/hierarchy/Documents/Council/Schedule%20of%20Fees%20%26%20Charges/User%20Fees%20and%20Charges%20FY2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrc.govt.nz/council/schedule-of-user-fees-and-charges" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -13000,79 +12989,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DC1112C-0308-47B7-8E20-10E97596DDB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>529</Words>
-  <Characters>2802</Characters>
+  <Words>471</Words>
+  <Characters>2742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>        Contact details</vt:lpstr>
-      <vt:lpstr>        Note to applicant</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3271</CharactersWithSpaces>
+  <CharactersWithSpaces>3176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Nethmi Kavindya</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>